--- v0 (2025-10-07)
+++ v1 (2026-05-29)
@@ -1,57 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4790"/>
         <w:gridCol w:w="4798"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E87FF2" w:rsidRPr="00197B89" w14:paraId="28DCBD26" w14:textId="77777777" w:rsidTr="00D22A6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD22" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00970F8B" w:rsidP="00D22A6A">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -105,102 +101,100 @@
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -236,51 +230,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text4"/>
+            <w:bookmarkStart w:id="1" w:name="Text4"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
@@ -331,51 +325,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87FF2" w:rsidRPr="00197B89" w14:paraId="28DCBD2B" w14:textId="77777777" w:rsidTr="00D22A6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD27" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00970F8B" w:rsidP="00D22A6A">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
@@ -412,51 +406,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
@@ -507,51 +501,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD29" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00D22A6A">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -576,51 +570,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text7"/>
+            <w:bookmarkStart w:id="3" w:name="Text7"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
@@ -671,51 +665,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87FF2" w:rsidRPr="00197B89" w14:paraId="28DCBD30" w14:textId="77777777" w:rsidTr="00D22A6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD2C" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00D22A6A">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
@@ -742,51 +736,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text3"/>
+            <w:bookmarkStart w:id="4" w:name="Text3"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
@@ -837,51 +831,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
@@ -926,51 +920,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text6"/>
+            <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
@@ -1021,51 +1015,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28DCBD31" w14:textId="77777777" w:rsidR="007E191B" w:rsidRPr="00197B89" w:rsidRDefault="007E191B" w:rsidP="007E191B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCBD32" w14:textId="77777777" w:rsidR="00E64749" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="007E191B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
@@ -1143,83 +1137,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Kontrollkästchen7"/>
+            <w:bookmarkStart w:id="6" w:name="Kontrollkästchen7"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD36" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
@@ -1248,87 +1242,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Kontrollkästchen16"/>
+            <w:bookmarkStart w:id="7" w:name="Kontrollkästchen16"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD38" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
@@ -1356,83 +1350,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Kontrollkästchen25"/>
+            <w:bookmarkStart w:id="8" w:name="Kontrollkästchen25"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD3A" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1467,83 +1461,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Kontrollkästchen8"/>
+            <w:bookmarkStart w:id="9" w:name="Kontrollkästchen8"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD3D" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1575,83 +1569,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Kontrollkästchen17"/>
+            <w:bookmarkStart w:id="10" w:name="Kontrollkästchen17"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD3F" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1676,83 +1670,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Kontrollkästchen26"/>
+            <w:bookmarkStart w:id="11" w:name="Kontrollkästchen26"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD41" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1779,83 +1773,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Kontrollkästchen9"/>
+            <w:bookmarkStart w:id="12" w:name="Kontrollkästchen9"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD44" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1888,83 +1882,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Kontrollkästchen18"/>
+            <w:bookmarkStart w:id="13" w:name="Kontrollkästchen18"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD46" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1996,83 +1990,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Kontrollkästchen27"/>
+            <w:bookmarkStart w:id="14" w:name="Kontrollkästchen27"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD48" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -2106,83 +2100,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Kontrollkästchen10"/>
+            <w:bookmarkStart w:id="15" w:name="Kontrollkästchen10"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD4B" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2209,87 +2203,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Kontrollkästchen19"/>
+            <w:bookmarkStart w:id="16" w:name="Kontrollkästchen19"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD4D" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -2315,87 +2309,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Kontrollkästchen28"/>
+            <w:bookmarkStart w:id="17" w:name="Kontrollkästchen28"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD4F" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2422,83 +2416,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Kontrollkästchen11"/>
+            <w:bookmarkStart w:id="18" w:name="Kontrollkästchen11"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD52" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2525,87 +2519,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Kontrollkästchen20"/>
+            <w:bookmarkStart w:id="19" w:name="Kontrollkästchen20"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD54" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -2639,87 +2633,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Kontrollkästchen29"/>
+            <w:bookmarkStart w:id="20" w:name="Kontrollkästchen29"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD56" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2746,83 +2740,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Kontrollkästchen12"/>
+            <w:bookmarkStart w:id="21" w:name="Kontrollkästchen12"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD59" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2849,87 +2843,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Kontrollkästchen21"/>
+            <w:bookmarkStart w:id="22" w:name="Kontrollkästchen21"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD5B" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2956,87 +2950,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Kontrollkästchen30"/>
+            <w:bookmarkStart w:id="23" w:name="Kontrollkästchen30"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD5D" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3063,83 +3057,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Kontrollkästchen13"/>
+            <w:bookmarkStart w:id="24" w:name="Kontrollkästchen13"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD60" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3166,87 +3160,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Kontrollkästchen22"/>
+            <w:bookmarkStart w:id="25" w:name="Kontrollkästchen22"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD62" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3273,87 +3267,87 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Kontrollkästchen31"/>
+            <w:bookmarkStart w:id="26" w:name="Kontrollkästchen31"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD64" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3380,83 +3374,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Kontrollkästchen14"/>
+            <w:bookmarkStart w:id="27" w:name="Kontrollkästchen14"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD67" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3481,83 +3475,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Kontrollkästchen23"/>
+            <w:bookmarkStart w:id="28" w:name="Kontrollkästchen23"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD69" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3582,83 +3576,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Kontrollkästchen32"/>
+            <w:bookmarkStart w:id="29" w:name="Kontrollkästchen32"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD6B" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -3684,83 +3678,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Kontrollkästchen15"/>
+            <w:bookmarkStart w:id="30" w:name="Kontrollkästchen15"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD6E" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3785,83 +3779,83 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Kontrollkästchen24"/>
+            <w:bookmarkStart w:id="31" w:name="Kontrollkästchen24"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD70" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3889,118 +3883,119 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Kontrollkästchen33"/>
+            <w:bookmarkStart w:id="32" w:name="Kontrollkästchen33"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CB3C60">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CB3C60">
+            <w:r w:rsidRPr="00197B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28DCBD72" w14:textId="77777777" w:rsidR="00E87FF2" w:rsidRPr="00197B89" w:rsidRDefault="00E87FF2" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28DCBD74" w14:textId="77777777" w:rsidR="007E191B" w:rsidRPr="00197B89" w:rsidRDefault="007E191B" w:rsidP="007E191B">
+    <w:p w14:paraId="28DCBD76" w14:textId="63A2060C" w:rsidR="00B217C5" w:rsidRDefault="00B217C5" w:rsidP="00E924BD">
       <w:pPr>
-        <w:pStyle w:val="Text"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28DCBD76" w14:textId="77777777" w:rsidR="00B217C5" w:rsidRPr="00197B89" w:rsidRDefault="00B217C5" w:rsidP="00E924BD">
+    <w:p w14:paraId="59CEEE46" w14:textId="77777777" w:rsidR="00E23F71" w:rsidRPr="00197B89" w:rsidRDefault="00E23F71" w:rsidP="00E924BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCBD77" w14:textId="77777777" w:rsidR="00E64749" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="00E64749">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Ort und Datum:</w:t>
       </w:r>
@@ -4034,51 +4029,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DCBD78" w14:textId="77777777" w:rsidR="005373A4" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="00E64749">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text8"/>
+      <w:bookmarkStart w:id="33" w:name="Text8"/>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
@@ -4093,51 +4088,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="28DCBD79" w14:textId="77777777" w:rsidR="00E64749" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="00E64749">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCBD7A" w14:textId="77777777" w:rsidR="00D20A09" w:rsidRPr="00197B89" w:rsidRDefault="00D20A09" w:rsidP="00E924BD">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeschluss:  </w:t>
       </w:r>
@@ -4312,51 +4307,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unterrichtsbeginn:</w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text10"/>
+            <w:bookmarkStart w:id="34" w:name="Text10"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -4380,93 +4375,93 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28DCBD7F" w14:textId="77777777" w:rsidR="00E64749" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="00787782">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lehrperson: </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text9"/>
+            <w:bookmarkStart w:id="35" w:name="Text9"/>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -4490,51 +4485,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00197B89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28DCBD81" w14:textId="77777777" w:rsidR="00E64749" w:rsidRPr="00197B89" w:rsidRDefault="00E64749" w:rsidP="00E924BD">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCBD82" w14:textId="77777777" w:rsidR="00EA22BE" w:rsidRPr="00197B89" w:rsidRDefault="00E924BD" w:rsidP="00EA22BE">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -4575,87 +4570,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Kontrollkästchen37"/>
+      <w:bookmarkStart w:id="36" w:name="Kontrollkästchen37"/>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(nur 5- 10 Einheiten möglich)  </w:t>
       </w:r>
       <w:r w:rsidR="009D64C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
@@ -4692,87 +4687,87 @@
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Kontrollkästchen35"/>
+      <w:bookmarkStart w:id="37" w:name="Kontrollkästchen35"/>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA22BE" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(nur </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">30, </w:t>
@@ -4840,87 +4835,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Kontrollkästchen38"/>
+      <w:bookmarkStart w:id="38" w:name="Kontrollkästchen38"/>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(nur 5- 10 Einheiten möglich)  </w:t>
       </w:r>
       <w:r w:rsidR="009D64C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -4958,87 +4953,87 @@
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Kontrollkästchen36"/>
+      <w:bookmarkStart w:id="39" w:name="Kontrollkästchen36"/>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CB3C60">
+      <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00E87FF2" w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(nur 60 oder  75 Min. möglich)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DCBD84" w14:textId="77777777" w:rsidR="00EA22BE" w:rsidRPr="00197B89" w:rsidRDefault="00EA22BE" w:rsidP="00EA22BE">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
@@ -5046,403 +5041,568 @@
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00197B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D5D6D9" w14:textId="77777777" w:rsidR="007423F7" w:rsidRPr="007423F7" w:rsidRDefault="007423F7" w:rsidP="007423F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BA009A3" w14:textId="5B663BE7" w:rsidR="007423F7" w:rsidRDefault="007423F7" w:rsidP="007423F7">
+    <w:p w14:paraId="6BA009A3" w14:textId="1D8B8EFC" w:rsidR="007423F7" w:rsidRDefault="00987D82" w:rsidP="007423F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F44A32">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD50CBC" wp14:editId="0E52FD4E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3642360</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>21590</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2057400" cy="2057400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21400"/>
+                <wp:lineTo x="21400" y="21400"/>
+                <wp:lineTo x="21400" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2" name="Grafik 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Grafik 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="2057400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007423F7" w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kosten: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F44A32">
+        <w:t>Kosten: Abosystem für Erwachsene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE85171" w14:textId="1378D4E2" w:rsidR="00F44A32" w:rsidRPr="00F44A32" w:rsidRDefault="00987D82" w:rsidP="007423F7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Abosystem</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F44A32">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> für Erwachsene</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C45D1AB" w14:textId="17D42029" w:rsidR="00F44A32" w:rsidRDefault="007423F7" w:rsidP="007423F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30 Minuten:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CHF  50 für Goldach</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>CHF  5</w:t>
+      </w:r>
+      <w:r w:rsidR="00814F0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Goldach/Tübach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622CFBB1" w14:textId="6F1C5B94" w:rsidR="007423F7" w:rsidRDefault="007423F7" w:rsidP="007423F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30 Minuten:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CHF  57 für Auswärtige</w:t>
+        <w:t>CHF  5</w:t>
+      </w:r>
+      <w:r w:rsidR="00814F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Auswärtige</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9447BB" w14:textId="77777777" w:rsidR="00662ABF" w:rsidRPr="00F44A32" w:rsidRDefault="00662ABF" w:rsidP="007423F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C09787" w14:textId="6C9AA34B" w:rsidR="007423F7" w:rsidRPr="00F44A32" w:rsidRDefault="007423F7" w:rsidP="007423F7">
+    <w:p w14:paraId="72C09787" w14:textId="3C627E28" w:rsidR="007423F7" w:rsidRPr="00F44A32" w:rsidRDefault="007423F7" w:rsidP="007423F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">45 Minuten:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CHF  75 für Goldach</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>CHF  7</w:t>
+      </w:r>
+      <w:r w:rsidR="00814F0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Goldach/Tübach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61821B44" w14:textId="6105012C" w:rsidR="007423F7" w:rsidRPr="00F44A32" w:rsidRDefault="007423F7" w:rsidP="007423F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">45 Minuten:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44A32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">CHF  83 für Auswärtige </w:t>
+        <w:t>CHF  8</w:t>
+      </w:r>
+      <w:r w:rsidR="00814F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Auswärtige </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575CD80B" w14:textId="77777777" w:rsidR="007423F7" w:rsidRPr="007423F7" w:rsidRDefault="007423F7" w:rsidP="007423F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DCBD86" w14:textId="77777777" w:rsidR="00E924BD" w:rsidRPr="007423F7" w:rsidRDefault="00E924BD" w:rsidP="00E924BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E924BD" w:rsidRPr="007423F7" w:rsidSect="009D64C5">
-      <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2241" w:right="1185" w:bottom="709" w:left="1134" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E5F7790" w14:textId="77777777" w:rsidR="00242996" w:rsidRDefault="00242996">
+    <w:p w14:paraId="0F563FDE" w14:textId="77777777" w:rsidR="00AB2C16" w:rsidRDefault="00AB2C16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6130B4E6" w14:textId="77777777" w:rsidR="00242996" w:rsidRDefault="00242996">
+    <w:p w14:paraId="0578F02E" w14:textId="77777777" w:rsidR="00AB2C16" w:rsidRDefault="00AB2C16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futuri Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E47CB6A" w14:textId="77777777" w:rsidR="00242996" w:rsidRDefault="00242996">
+    <w:p w14:paraId="7C4F8186" w14:textId="77777777" w:rsidR="00AB2C16" w:rsidRDefault="00AB2C16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F1B3747" w14:textId="77777777" w:rsidR="00242996" w:rsidRDefault="00242996">
+    <w:p w14:paraId="68395ADA" w14:textId="77777777" w:rsidR="00AB2C16" w:rsidRDefault="00AB2C16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28DCBD97" w14:textId="77777777" w:rsidR="00D56138" w:rsidRPr="00197B89" w:rsidRDefault="00E50EEE" w:rsidP="009D64C5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="4264" w:firstLine="56"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28DCBD99" wp14:editId="28DCBD9A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-6350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>17780</wp:posOffset>
@@ -5505,284 +5665,257 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00D56138" w:rsidRPr="00197B89">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Anmeldeformular:</w:t>
     </w:r>
     <w:r w:rsidR="00D56138" w:rsidRPr="00197B89">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28DCBD98" w14:textId="7BB301AE" w:rsidR="00D56138" w:rsidRPr="00197B89" w:rsidRDefault="00D56138" w:rsidP="009D64C5">
+  <w:p w14:paraId="28DCBD98" w14:textId="77777777" w:rsidR="00D56138" w:rsidRPr="00197B89" w:rsidRDefault="00D56138" w:rsidP="009D64C5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="4208" w:firstLine="112"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D34A1">
+    <w:r w:rsidRPr="00197B89">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="32"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t xml:space="preserve">Erwachsene </w:t>
-[...17 lines deleted...]
-      <w:t>ABO</w:t>
+      <w:t>Erwachsene für ABONNEMENTS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F2F4EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C1463666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1163814146">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:consecutiveHyphenLimit w:val="21570"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E71194"/>
-    <w:rsid w:val="000C32BE"/>
     <w:rsid w:val="000E4C40"/>
     <w:rsid w:val="00114429"/>
     <w:rsid w:val="0013772A"/>
     <w:rsid w:val="00164EC0"/>
+    <w:rsid w:val="00176C9E"/>
     <w:rsid w:val="00197B89"/>
     <w:rsid w:val="001A6C2C"/>
     <w:rsid w:val="001B2C39"/>
-    <w:rsid w:val="001D79AB"/>
     <w:rsid w:val="002279A0"/>
     <w:rsid w:val="00237BDE"/>
-    <w:rsid w:val="00242996"/>
     <w:rsid w:val="002D4DBF"/>
     <w:rsid w:val="00317757"/>
     <w:rsid w:val="00335033"/>
-    <w:rsid w:val="00366D79"/>
     <w:rsid w:val="00396C4A"/>
     <w:rsid w:val="003A24C5"/>
-    <w:rsid w:val="003D34A1"/>
     <w:rsid w:val="004922EE"/>
     <w:rsid w:val="004A7712"/>
-    <w:rsid w:val="0052458A"/>
     <w:rsid w:val="005373A4"/>
     <w:rsid w:val="00542000"/>
     <w:rsid w:val="00565A1D"/>
     <w:rsid w:val="0058704C"/>
     <w:rsid w:val="005A4D10"/>
     <w:rsid w:val="005A569C"/>
     <w:rsid w:val="005A7D41"/>
     <w:rsid w:val="00662ABF"/>
+    <w:rsid w:val="006849FE"/>
     <w:rsid w:val="0070477A"/>
     <w:rsid w:val="007423F7"/>
     <w:rsid w:val="007445C8"/>
     <w:rsid w:val="00787782"/>
+    <w:rsid w:val="007C7C0A"/>
     <w:rsid w:val="007E191B"/>
+    <w:rsid w:val="00814F0C"/>
     <w:rsid w:val="00834141"/>
     <w:rsid w:val="00835B4E"/>
     <w:rsid w:val="00860AF0"/>
     <w:rsid w:val="00873FC8"/>
     <w:rsid w:val="008845C9"/>
     <w:rsid w:val="008F02B7"/>
     <w:rsid w:val="00934F03"/>
     <w:rsid w:val="00970F8B"/>
     <w:rsid w:val="0098623A"/>
+    <w:rsid w:val="00987D82"/>
     <w:rsid w:val="009D64C5"/>
     <w:rsid w:val="009E7C3B"/>
+    <w:rsid w:val="00AB2C16"/>
     <w:rsid w:val="00B217C5"/>
     <w:rsid w:val="00BA5D78"/>
+    <w:rsid w:val="00BB5604"/>
     <w:rsid w:val="00BC667C"/>
     <w:rsid w:val="00C57F0F"/>
-    <w:rsid w:val="00CB3C60"/>
+    <w:rsid w:val="00CC44A6"/>
     <w:rsid w:val="00D20A09"/>
     <w:rsid w:val="00D22A6A"/>
     <w:rsid w:val="00D406FA"/>
     <w:rsid w:val="00D56138"/>
     <w:rsid w:val="00DC2F82"/>
-    <w:rsid w:val="00E218BB"/>
+    <w:rsid w:val="00E23F71"/>
     <w:rsid w:val="00E50EEE"/>
     <w:rsid w:val="00E63B3D"/>
     <w:rsid w:val="00E64749"/>
     <w:rsid w:val="00E71194"/>
     <w:rsid w:val="00E87FF2"/>
     <w:rsid w:val="00E924BD"/>
     <w:rsid w:val="00EA22BE"/>
     <w:rsid w:val="00EB2034"/>
     <w:rsid w:val="00EB6846"/>
     <w:rsid w:val="00EE2C61"/>
     <w:rsid w:val="00EE4193"/>
     <w:rsid w:val="00F44A32"/>
     <w:rsid w:val="00F97658"/>
     <w:rsid w:val="00FA748A"/>
     <w:rsid w:val="00FD27F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28DCBD22"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{256EAAF4-2BA6-4728-A7AE-A4434A3E150B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6024,50 +6157,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="5670"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
@@ -6263,76 +6397,76 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellengitternetz">
     <w:name w:val="Tabellengitternetz"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:rsid w:val="00E87FF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="599921853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musikschule@schulegoldach.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musikschule@schulegoldach.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Eigene%20Dateien\Wordvorlagen\Musikschule.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -6561,75 +6695,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Musikschule.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1599</Characters>
+  <Words>256</Words>
+  <Characters>1620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Musikschulleiter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>privat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1849</CharactersWithSpaces>
+  <CharactersWithSpaces>1873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7471188</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:musikschule@schulegoldach.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>