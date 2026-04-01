--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="001A209C" w:rsidP="008750A7">
+    <w:p w14:paraId="61823918" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="001A209C" w:rsidP="008750A7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="047FE2B4" wp14:editId="707E3214">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-41275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>59690</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2370455" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20925"/>
                 <wp:lineTo x="21351" y="20925"/>
                 <wp:lineTo x="21351" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name="Grafik 4" descr="MusikschuleGoldach"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -142,112 +142,112 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Schüler/Innen</w:t>
       </w:r>
       <w:r w:rsidR="00ED36EA" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ab 3</w:t>
       </w:r>
       <w:r w:rsidR="006D56DF" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.Kl.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="5BD529A8" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="3544"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="00CA7B0A" w:rsidRDefault="00C313DD" w:rsidP="00535B84">
+    <w:p w14:paraId="1BABE701" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="00CA7B0A" w:rsidRDefault="00C313DD" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Kontrollkästchen34"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003311D2">
+      <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003311D2">
+      <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -307,184 +307,184 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Kontrollkästchen35"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003311D2">
+      <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="003311D2">
+      <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   Tübach</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="2CC9C417" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001653AB" w:rsidRDefault="001653AB" w:rsidP="00535B84">
+    <w:p w14:paraId="53747F12" w14:textId="77777777" w:rsidR="001653AB" w:rsidRDefault="001653AB" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006663F2" w:rsidRDefault="006663F2" w:rsidP="00535B84">
+    <w:p w14:paraId="373BB1C7" w14:textId="77777777" w:rsidR="006663F2" w:rsidRDefault="006663F2" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006663F2" w:rsidRPr="004D3057" w:rsidRDefault="006663F2" w:rsidP="00535B84">
+    <w:p w14:paraId="081FE9C7" w14:textId="77777777" w:rsidR="006663F2" w:rsidRPr="004D3057" w:rsidRDefault="006663F2" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6111"/>
         <w:gridCol w:w="3467"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidTr="00CA3108">
+      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w14:paraId="5B22FDA9" w14:textId="77777777" w:rsidTr="00CA3108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="4B581989" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Name und Vorname:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00CA3108">
+          <w:p w14:paraId="0DD876FD" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -581,74 +581,74 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="009470E1" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="44596FB2" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Geburtsdatum: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00CA3108">
+          <w:p w14:paraId="361EEAD0" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -732,84 +732,84 @@
             <w:r w:rsidR="009470E1" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidTr="00CA3108">
+      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w14:paraId="614D7985" w14:textId="77777777" w:rsidTr="00CA3108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="686A1CE6" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Vornamen der Eltern: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="49E3A1F5" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -911,74 +911,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="3CC91E41" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon:   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="0A9A6CD2" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1072,104 +1072,104 @@
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidTr="00CA3108">
+      <w:tr w:rsidR="009470E1" w:rsidRPr="004D3057" w14:paraId="78A9BA36" w14:textId="77777777" w:rsidTr="00CA3108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="743BDD39" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidR="003F38F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/Wohnort</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="37A2C1DA" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1292,74 +1292,74 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="79F3A2A1" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Klassenlehrperson:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
+          <w:p w14:paraId="12B303E9" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00CA3108">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1454,548 +1454,548 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C313DD" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00535B84">
+    <w:p w14:paraId="2259AF24" w14:textId="77777777" w:rsidR="009470E1" w:rsidRPr="004D3057" w:rsidRDefault="009470E1" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="65A0C5ED" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001653AB" w:rsidRPr="004D3057" w:rsidRDefault="001653AB" w:rsidP="00535B84">
+    <w:p w14:paraId="63D60ABC" w14:textId="77777777" w:rsidR="001653AB" w:rsidRPr="004D3057" w:rsidRDefault="001653AB" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9726" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w14:paraId="6F4FCCBF" w14:textId="77777777" w:rsidTr="00F83771">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9726" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="2566AEE2" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Einzelunterricht </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w14:paraId="1BB21726" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="636EA183" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Kontrollkästchen7"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="26370E9C" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkordeon </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="29383F5B" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Kontrollkästchen16"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="6DE340E0" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Digitalpiano (E-Piano)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="423CC1C5" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Kontrollkästchen25"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="2FE267BA" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Schlagzeug</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Drum Set) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00535B84" w:rsidRPr="004D3057" w14:paraId="3875E180" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="1A2ED8B6" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Kontrollkästchen8"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00E63479">
+          <w:p w14:paraId="123C71AC" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00E63479">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Altblockflöte</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2020,2739 +2020,2749 @@
             <w:r w:rsidR="00E63479" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gruppe</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="33E185C3" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Kontrollkästchen17"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="6DD55F1B" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Keltische Harfe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="2DAE83C6" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Kontrollkästchen26"/>
             <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
+          <w:p w14:paraId="1B020B3D" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Schwyzerörgeli</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w14:paraId="4C8457E7" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="1D58CA23" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Kontrollkästchen9"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="724F63FF" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesangsunterricht</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="6ABC322F" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Kontrollkästchen18"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="50DE1B5A" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Keyboard</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="73CC2335" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Kontrollkästchen27"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="796FAE73" w14:textId="675DA6C6" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sopranblockflöte </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D3057">
+            <w:r w:rsidR="00D05D7B" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>( ev.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>(ev.</w:t>
+            </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gruppe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w14:paraId="223FAAEA" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="0C2D28F0" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Kontrollkästchen10"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="3B8847DE" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gitarre elektrisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="7639F0D4" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Kontrollkästchen19"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="27D8E569" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kontrabass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="46E5B24E" w14:textId="77777777" w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Kontrollkästchen28"/>
             <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
-[...6 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="74F626E9" w14:textId="11D39E49" w:rsidR="00CA41D9" w:rsidRPr="00A83FD6" w:rsidRDefault="00F83771" w:rsidP="001F0387">
+            <w:pPr>
+              <w:pStyle w:val="Text"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3057">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00A83FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Trompete</w:t>
+              <w:t xml:space="preserve">Sologesang </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00F83771" w:rsidRPr="004D3057" w14:paraId="72666AA9" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="7F8C86A1" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Kontrollkästchen11"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="4D15D476" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gitarre akustisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="59848403" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Kontrollkästchen20"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="4BC95C6D" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Oboe</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="06EBACAD" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Kontrollkästchen29"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="1A4C0B9E" w14:textId="51306992" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Tuba</w:t>
+              <w:t>Trompete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00F83771" w:rsidRPr="004D3057" w14:paraId="5BD05F69" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="5E16D36C" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Kontrollkästchen12"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="2CB9C428" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fagott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="6DA6F7EA" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Kontrollkästchen21"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="3981AD7E" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Panflöte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="3EE97A63" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Kontrollkästchen30"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="1E0909F9" w14:textId="494EF8D4" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Violine</w:t>
+              <w:t>Tuba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00F83771" w:rsidRPr="004D3057" w14:paraId="0E0F1A3D" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="63E923B2" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Kontrollkästchen13"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="020B5ABB" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hackbrett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="08A45D1A" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Kontrollkästchen22"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="24946586" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Posaune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="6C077D31" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Kontrollkästchen31"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...7 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="765AA23E" w14:textId="75ACC157" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Violoncello</w:t>
+              <w:t>Violine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="00C35015">
+      <w:tr w:rsidR="00F83771" w:rsidRPr="004D3057" w14:paraId="504A5444" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="746E576B" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Kontrollkästchen14"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="481CAC17" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klarinette</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="0F02D0E4" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Kontrollkästchen23"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="7A1468D5" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Querflöte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="7C06A172" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Kontrollkästchen32"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="256C8C2D" w14:textId="7F822F1F" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Waldhorn</w:t>
+              <w:t>Violoncello</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidTr="001F0387">
+      <w:tr w:rsidR="00F83771" w:rsidRPr="004D3057" w14:paraId="50696482" w14:textId="77777777" w:rsidTr="00F83771">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="4E8F9E34" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Kontrollkästchen15"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="76B50123" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klavier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="18F98A29" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="Kontrollkästchen24"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="00C35015">
+          <w:p w14:paraId="383616D8" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:snapToGrid/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Saxofon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00C35015">
+          <w:p w14:paraId="0E172F0B" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Kontrollkästchen33"/>
-            <w:r w:rsidR="00CA41D9" w:rsidRPr="004D3057">
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003311D2">
-[...6 lines deleted...]
-            <w:r w:rsidR="003311D2">
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D3057">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA41D9" w:rsidRPr="004D3057" w:rsidRDefault="00CA41D9" w:rsidP="001F0387">
+          <w:p w14:paraId="2A7472EB" w14:textId="4056B6AB" w:rsidR="00F83771" w:rsidRPr="004D3057" w:rsidRDefault="00F83771" w:rsidP="00F83771">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004D3057">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Waldhorn</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="76419F79" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006663F2" w:rsidRDefault="003311D2" w:rsidP="00535B84">
+    <w:p w14:paraId="4E8FD367" w14:textId="389621F7" w:rsidR="006663F2" w:rsidRDefault="005D696D" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46061710">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AB43A0F" wp14:editId="0ED3DAD1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4613910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>170815</wp:posOffset>
+              <wp:posOffset>46990</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="954000" cy="1180800"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="1581150" cy="1581150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21263"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21140" y="0"/>
+                <wp:lineTo x="0" y="21340"/>
+                <wp:lineTo x="21340" y="21340"/>
+                <wp:lineTo x="21340" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="2" name="Grafik 1"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="2" name="Grafik 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Grafik 1"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2" name="Grafik 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="954000" cy="1180800"/>
+                      <a:ext cx="1581150" cy="1581150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="7EADE65D" w14:textId="52483E98" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ich akzeptiere die Bedingungen (Tarife, Schulreglement) der Musikschule Goldach.</w:t>
       </w:r>
       <w:r w:rsidR="003311D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="706B76B8" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Anmeldung ist definitiv!  Austritte während dem Semester sind nicht möglich!</w:t>
       </w:r>
       <w:r w:rsidR="003311D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="65B65146" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="002E62C6" w:rsidP="00535B84">
+    <w:p w14:paraId="1E58E1F1" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="002E62C6" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Ort und Datum:</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Unterschrift der Eltern:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00535B84">
+    <w:p w14:paraId="52E0A986" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00C313DD" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="Text8"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_GoBack"/>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00535B84" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="0FD464C1" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="622A093E" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anmeldeschluss:</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4777,51 +4787,51 @@
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">15. Mai </w:t>
       </w:r>
       <w:r w:rsidR="003F38F9" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>oder 15.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dezember</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRDefault="00535B84" w:rsidP="00535B84">
+    <w:p w14:paraId="01B17428" w14:textId="77777777" w:rsidR="005C6085" w:rsidRDefault="00535B84" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anmeldungen an:</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6085">
         <w:rPr>
@@ -4860,134 +4870,132 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>musikschule@schulegoldach.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA7D4C" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="0FC1D3D6" w14:textId="77777777" w:rsidR="00535B84" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Online Anmeldung im Internet:   </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AF1E85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>www.musikschulegoldach.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006663F2" w:rsidRDefault="006663F2" w:rsidP="005C6085">
+    <w:p w14:paraId="19E88027" w14:textId="77777777" w:rsidR="006663F2" w:rsidRDefault="006663F2" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="00535B84">
+    <w:p w14:paraId="0789269F" w14:textId="77777777" w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="00535B84">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRPr="002B30F7" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="339B5C0F" w14:textId="77777777" w:rsidR="005C6085" w:rsidRPr="007D1C02" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B30F7">
+      <w:r w:rsidRPr="007D1C02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Tarife pro Semester (Goldach und Tübach)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
+    <w:p w14:paraId="6A276B10" w14:textId="77777777" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Blockflöte Sopran oder Altblockflöte ab 4. Klasse (2er Gruppe 30 Minuten)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5015,83 +5023,81 @@
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B511C3" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fr. 220</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.--</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
+    <w:p w14:paraId="054326D3" w14:textId="4DCCDEE3" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">30 Min. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D3057">
+      <w:r w:rsidR="002879B8" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Einzelunterricht  (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Einzelunterricht (</w:t>
+      </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Schüler/Innen)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
@@ -5118,282 +5124,286 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B511C3" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Fr. 420</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D3057">
+        <w:t>Fr. 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05D7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B511C3" w:rsidRPr="004D3057">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3057">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>.--</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
+    <w:p w14:paraId="7C35103D" w14:textId="2466F425" w:rsidR="00535B84" w:rsidRPr="004D3057" w:rsidRDefault="00535B84" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>30 Min. Einzelunterricht</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>30 Min. Einzelunterricht (Jugendliche)</w:t>
+      </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Jugendliche)</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004D3057">
+      <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004D3057">
+      <w:r w:rsidR="002879B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA7B0A">
+      <w:r w:rsidR="00B511C3" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B511C3" w:rsidRPr="004D3057">
+        <w:t>Fr. 520</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Fr. 520</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D3057">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001740AA" w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>--</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A28C0" w:rsidRDefault="008A28C0" w:rsidP="005C6085">
+    <w:p w14:paraId="1ABCFF14" w14:textId="77777777" w:rsidR="008A28C0" w:rsidRDefault="008A28C0" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3057">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Geschwisterrabatt (nur für Goldach und Tübach):  ab dem 2. Kind Einzelunterricht: 20 % pro Kind</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="5F92731D" w14:textId="08A7B211" w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Musikunterricht für Schüler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="002879B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Jugendliche </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6085">
+      <w:r w:rsidR="002879B8" w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wird</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>wird</w:t>
+      </w:r>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> durch die Gemeinden Goldach und Tübach subventioniert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="1056F901" w14:textId="77777777" w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="739B4A31" w14:textId="77777777" w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">30 Minuten Einzelunterricht </w:t>
       </w:r>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5407,399 +5417,419 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> kostet</w:t>
       </w:r>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHF 663.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="277A27CC" w14:textId="77777777" w:rsidR="005C6085" w:rsidRPr="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6085">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Die Gemeinde Untereggen kennt keinen Familienrabatt!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="14558977" w14:textId="77777777" w:rsidR="005C6085" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C6085" w:rsidRPr="004D3057" w:rsidRDefault="005C6085" w:rsidP="005C6085">
+    <w:p w14:paraId="3087513B" w14:textId="77777777" w:rsidR="005C6085" w:rsidRPr="004D3057" w:rsidRDefault="005C6085" w:rsidP="005C6085">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C6085" w:rsidRPr="004D3057" w:rsidSect="00535B84">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="845" w:right="1185" w:bottom="568" w:left="1134" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E24282" w:rsidRDefault="00E24282">
+    <w:p w14:paraId="342CBB91" w14:textId="77777777" w:rsidR="0049379D" w:rsidRDefault="0049379D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E24282" w:rsidRDefault="00E24282">
+    <w:p w14:paraId="177217AF" w14:textId="77777777" w:rsidR="0049379D" w:rsidRDefault="0049379D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futuri Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E24282" w:rsidRDefault="00E24282">
+    <w:p w14:paraId="3C5A44FA" w14:textId="77777777" w:rsidR="0049379D" w:rsidRDefault="0049379D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E24282" w:rsidRDefault="00E24282">
+    <w:p w14:paraId="368902C4" w14:textId="77777777" w:rsidR="0049379D" w:rsidRDefault="0049379D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00535B84"/>
     <w:rsid w:val="000F493A"/>
     <w:rsid w:val="001653AB"/>
     <w:rsid w:val="001740AA"/>
     <w:rsid w:val="00197472"/>
     <w:rsid w:val="001A209C"/>
     <w:rsid w:val="001C6B02"/>
     <w:rsid w:val="001F0387"/>
     <w:rsid w:val="00212F69"/>
     <w:rsid w:val="00271BDC"/>
+    <w:rsid w:val="002879B8"/>
     <w:rsid w:val="002A28E0"/>
     <w:rsid w:val="002B30F7"/>
     <w:rsid w:val="002C409E"/>
     <w:rsid w:val="002E62C6"/>
     <w:rsid w:val="003306A1"/>
     <w:rsid w:val="003311D2"/>
     <w:rsid w:val="003922DB"/>
     <w:rsid w:val="003E3361"/>
     <w:rsid w:val="003F38F9"/>
     <w:rsid w:val="00445BB1"/>
     <w:rsid w:val="0049150D"/>
+    <w:rsid w:val="0049379D"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004D4AEA"/>
     <w:rsid w:val="005068AA"/>
     <w:rsid w:val="00535B84"/>
     <w:rsid w:val="00556F9F"/>
     <w:rsid w:val="005C6085"/>
+    <w:rsid w:val="005D696D"/>
     <w:rsid w:val="005E65B0"/>
     <w:rsid w:val="00614932"/>
     <w:rsid w:val="006663F2"/>
     <w:rsid w:val="006957DA"/>
     <w:rsid w:val="006C49EF"/>
     <w:rsid w:val="006D56DF"/>
     <w:rsid w:val="0075131B"/>
     <w:rsid w:val="007722BB"/>
     <w:rsid w:val="007C70B4"/>
+    <w:rsid w:val="007D1C02"/>
     <w:rsid w:val="007F46CA"/>
     <w:rsid w:val="00833464"/>
     <w:rsid w:val="008620E6"/>
     <w:rsid w:val="00872531"/>
     <w:rsid w:val="008750A7"/>
     <w:rsid w:val="008A28C0"/>
     <w:rsid w:val="008F785F"/>
     <w:rsid w:val="00936254"/>
     <w:rsid w:val="009470E1"/>
+    <w:rsid w:val="0098138F"/>
+    <w:rsid w:val="009A74F0"/>
+    <w:rsid w:val="009F3957"/>
+    <w:rsid w:val="00A61ED3"/>
+    <w:rsid w:val="00A83FD6"/>
     <w:rsid w:val="00AD5B41"/>
     <w:rsid w:val="00AE02C8"/>
     <w:rsid w:val="00B44D5D"/>
     <w:rsid w:val="00B511C3"/>
     <w:rsid w:val="00B82839"/>
+    <w:rsid w:val="00BB5604"/>
+    <w:rsid w:val="00BE2732"/>
     <w:rsid w:val="00BF2961"/>
     <w:rsid w:val="00C313DD"/>
     <w:rsid w:val="00C35015"/>
     <w:rsid w:val="00C44270"/>
     <w:rsid w:val="00C50900"/>
     <w:rsid w:val="00C67326"/>
     <w:rsid w:val="00CA3108"/>
     <w:rsid w:val="00CA41D9"/>
     <w:rsid w:val="00CA7B0A"/>
     <w:rsid w:val="00CA7D4C"/>
     <w:rsid w:val="00CC4FF4"/>
     <w:rsid w:val="00D01A33"/>
+    <w:rsid w:val="00D05D7B"/>
     <w:rsid w:val="00D27910"/>
+    <w:rsid w:val="00D8712D"/>
     <w:rsid w:val="00D948BC"/>
     <w:rsid w:val="00DB49F3"/>
     <w:rsid w:val="00DF54BD"/>
     <w:rsid w:val="00E24282"/>
     <w:rsid w:val="00E63479"/>
     <w:rsid w:val="00E75022"/>
     <w:rsid w:val="00E956B2"/>
     <w:rsid w:val="00ED36EA"/>
     <w:rsid w:val="00ED3D34"/>
     <w:rsid w:val="00EF1ED6"/>
     <w:rsid w:val="00F26DDF"/>
     <w:rsid w:val="00F64557"/>
+    <w:rsid w:val="00F83771"/>
+    <w:rsid w:val="00FD472C"/>
     <w:rsid w:val="00FF562C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="688F49FE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AC0628FD-EEA2-4F9C-A06A-6BEDCB7441D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5976,50 +6006,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00535B84"/>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00535B84"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -6117,57 +6148,57 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="00E63479"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="00E63479"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musikschule@schulegoldach.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musikschulegoldach.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:musikschule@schulegoldach.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musikschulegoldach.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6389,78 +6420,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>70B98A95.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>328</Words>
-  <Characters>2068</Characters>
+  <Words>329</Words>
+  <Characters>2074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schule Goldach</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2392</CharactersWithSpaces>
+  <CharactersWithSpaces>2399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>196698</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>82</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.musikschulegoldach.ch/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471188</vt:i4>
       </vt:variant>
       <vt:variant>